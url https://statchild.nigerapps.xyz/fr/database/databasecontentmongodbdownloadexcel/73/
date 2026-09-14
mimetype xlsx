--- v0 (2026-04-19)
+++ v1 (2026-09-14)
@@ -410,69 +410,219 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C1"/>
+  <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Taux (en %)</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>688b3c6d1a87b183b7c4e2ad</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="C2" t="n">
+        <v>36.28</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>688b3c6d1a87b183b7c4e2ae</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="C3" t="n">
+        <v>37.1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>688b3c6d1a87b183b7c4e2af</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="C4" t="n">
+        <v>38.53</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>688b3c6d1a87b183b7c4e2b0</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="C5" t="n">
+        <v>28.14</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>688b3c6d1a87b183b7c4e2b1</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="C6" t="n">
+        <v>26.73</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>688b3c6d1a87b183b7c4e2b2</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="C7" t="n">
+        <v>28.73</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>688b3c6d1a87b183b7c4e2b3</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="C8" t="n">
+        <v>26.39</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>688b3c6d1a87b183b7c4e2b4</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="C9" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>688b3c6d1a87b183b7c4e2b5</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="C10" t="n">
+        <v>22.8</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>688b3c6d1a87b183b7c4e2b6</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="C11" t="n">
+        <v>28.99</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>