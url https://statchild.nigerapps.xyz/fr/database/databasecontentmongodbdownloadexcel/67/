--- v0 (2026-04-19)
+++ v1 (2026-09-14)
@@ -410,74 +410,1194 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D1"/>
+  <dimension ref="A1:D57"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Région</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Taux (en %)</t>
         </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb87</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="D2" t="n">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb88</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>64.3</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb89</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>46.8</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb8a</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D5" t="n">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb8b</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D6" t="n">
+        <v>55.1</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb8c</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D7" t="n">
+        <v>58.85</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb8d</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D8" t="n">
+        <v>56.16</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb8e</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="D9" t="n">
+        <v>36.9</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb8f</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="D10" t="n">
+        <v>42.9</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb90</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="D11" t="n">
+        <v>35.9</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb91</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D12" t="n">
+        <v>33.5</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb92</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D13" t="n">
+        <v>48.4</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb93</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D14" t="n">
+        <v>55.52</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb94</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D15" t="n">
+        <v>56.43</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb95</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="D16" t="n">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb96</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="D17" t="n">
+        <v>74.8</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb97</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="D18" t="n">
+        <v>70.40000000000001</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb98</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D19" t="n">
+        <v>69.2</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb99</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D20" t="n">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb9a</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D21" t="n">
+        <v>64.23999999999999</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb9b</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D22" t="n">
+        <v>73.69</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb9c</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="D23" t="n">
+        <v>57.1</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb9d</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="D24" t="n">
+        <v>63.7</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb9e</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="D25" t="n">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cb9f</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D26" t="n">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cba0</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D27" t="n">
+        <v>64.5</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cba1</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D28" t="n">
+        <v>67.93000000000001</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cba2</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D29" t="n">
+        <v>73.66</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cba3</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="D30" t="n">
+        <v>71.90000000000001</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cba4</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="D31" t="n">
+        <v>64.90000000000001</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cba5</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="D32" t="n">
+        <v>63.5</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cba6</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D33" t="n">
+        <v>61.4</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cba7</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D34" t="n">
+        <v>66.90000000000001</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cba8</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D35" t="n">
+        <v>34.84</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cba9</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D36" t="n">
+        <v>44.19</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbaa</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="D37" t="n">
+        <v>48.8</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbab</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="D38" t="n">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbac</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="D39" t="n">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbad</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D40" t="n">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbae</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D41" t="n">
+        <v>58.4</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbaf</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D42" t="n">
+        <v>62.93</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbb0</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D43" t="n">
+        <v>58.75</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbb1</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="D44" t="n">
+        <v>68.7</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbb2</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="D45" t="n">
+        <v>72.90000000000001</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbb3</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="D46" t="n">
+        <v>60.4</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbb4</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D47" t="n">
+        <v>66.90000000000001</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbb5</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D48" t="n">
+        <v>63.6</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbb6</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D49" t="n">
+        <v>50.08</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbb7</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D50" t="n">
+        <v>54.74</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbb8</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="D51" t="n">
+        <v>42.6</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbb9</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="D52" t="n">
+        <v>40.1</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbba</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="D53" t="n">
+        <v>44.1</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbbb</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D54" t="n">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbbc</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D55" t="n">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbbd</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D56" t="n">
+        <v>48.13</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>6887a2f7a57d59353d30cbbe</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D57" t="n">
+        <v>54.2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>