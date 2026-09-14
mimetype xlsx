--- v0 (2026-04-19)
+++ v1 (2026-09-14)
@@ -410,74 +410,1514 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D1"/>
+  <dimension ref="A1:D73"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Région</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Taux (en %)</t>
         </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cafe</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="D2" t="n">
+        <v>81.09999999999999</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30caff</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>83.59999999999999</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb00</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>77.90000000000001</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb01</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D5" t="n">
+        <v>88.5</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb02</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D6" t="n">
+        <v>99.2</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb03</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D7" t="n">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb04</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D8" t="n">
+        <v>84.38</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb05</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D9" t="n">
+        <v>87.02</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb06</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D10" t="n">
+        <v>88.19</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb07</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="D11" t="n">
+        <v>46.2</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb08</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="D12" t="n">
+        <v>50.6</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb09</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="D13" t="n">
+        <v>49.3</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb0a</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D14" t="n">
+        <v>48.5</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb0b</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D15" t="n">
+        <v>62.3</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb0c</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D16" t="n">
+        <v>60.5</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb0d</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D17" t="n">
+        <v>57.21</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb0e</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D18" t="n">
+        <v>61.88</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb0f</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D19" t="n">
+        <v>64.48999999999999</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb10</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="D20" t="n">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb11</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="D21" t="n">
+        <v>83.2</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb12</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="D22" t="n">
+        <v>84.09999999999999</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb13</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D23" t="n">
+        <v>86.5</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb14</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D24" t="n">
+        <v>85.09999999999999</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb15</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D25" t="n">
+        <v>82.3</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb16</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D26" t="n">
+        <v>73.54000000000001</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb17</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D27" t="n">
+        <v>72.26000000000001</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb18</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D28" t="n">
+        <v>72.15000000000001</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb19</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="D29" t="n">
+        <v>71.2</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb1a</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="D30" t="n">
+        <v>74.7</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb1b</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="D31" t="n">
+        <v>75.40000000000001</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb1c</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D32" t="n">
+        <v>78.5</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb1d</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D33" t="n">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb1e</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D34" t="n">
+        <v>81.2</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb1f</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D35" t="n">
+        <v>75.59999999999999</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb20</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D36" t="n">
+        <v>75.84</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb21</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D37" t="n">
+        <v>75.37</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb22</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="D38" t="n">
+        <v>122.5</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb23</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="D39" t="n">
+        <v>126.7</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb24</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="D40" t="n">
+        <v>132.9</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb25</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D41" t="n">
+        <v>136.5</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb26</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D42" t="n">
+        <v>139.4</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb27</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D43" t="n">
+        <v>116.2</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb28</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D44" t="n">
+        <v>118.55</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb29</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D45" t="n">
+        <v>123.3</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb2a</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D46" t="n">
+        <v>124.19</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb2b</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="D47" t="n">
+        <v>62.2</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb2c</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="D48" t="n">
+        <v>63.3</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb2d</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="D49" t="n">
+        <v>63.8</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb2e</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D50" t="n">
+        <v>67.40000000000001</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb2f</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D51" t="n">
+        <v>68.09999999999999</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb30</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D52" t="n">
+        <v>65.8</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb31</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D53" t="n">
+        <v>61.82</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb32</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D54" t="n">
+        <v>64.04000000000001</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb33</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D55" t="n">
+        <v>63.88</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb34</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="D56" t="n">
+        <v>69.40000000000001</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb35</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="D57" t="n">
+        <v>72.8</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb36</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="D58" t="n">
+        <v>73.2</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb37</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D59" t="n">
+        <v>75.2</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb38</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D60" t="n">
+        <v>76.7</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb39</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D61" t="n">
+        <v>68.40000000000001</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb3a</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D62" t="n">
+        <v>59.18</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb3b</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D63" t="n">
+        <v>53.61</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb3c</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D64" t="n">
+        <v>53.26</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb3d</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="D65" t="n">
+        <v>54.4</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb3e</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="D66" t="n">
+        <v>55.5</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb3f</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="D67" t="n">
+        <v>56.2</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb40</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D68" t="n">
+        <v>56.3</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb41</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D69" t="n">
+        <v>59.1</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb42</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D70" t="n">
+        <v>58.6</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb43</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D71" t="n">
+        <v>56.98</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb44</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D72" t="n">
+        <v>57.45</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>6887a050a57d59353d30cb45</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D73" t="n">
+        <v>58.61</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>