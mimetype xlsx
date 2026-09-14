--- v0 (2026-04-19)
+++ v1 (2026-09-14)
@@ -410,74 +410,714 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D1"/>
+  <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Région</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nombre</t>
         </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca30</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D2" t="n">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca31</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca32</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca33</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D5" t="n">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca34</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D6" t="n">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca35</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D7" t="n">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca36</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D8" t="n">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca37</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D9" t="n">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca38</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D10" t="n">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca39</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D11" t="n">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca3a</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D12" t="n">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca3b</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D13" t="n">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca3c</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D14" t="n">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca3d</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D15" t="n">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca3e</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D16" t="n">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca3f</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D17" t="n">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca40</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D18" t="n">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca41</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D19" t="n">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca42</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D20" t="n">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca43</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D21" t="n">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca44</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D22" t="n">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca45</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D23" t="n">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca46</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D24" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca47</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D25" t="n">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca48</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D26" t="n">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca49</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D27" t="n">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca4a</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D28" t="n">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca4b</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D29" t="n">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca4c</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D30" t="n">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca4d</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D31" t="n">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca4e</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D32" t="n">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>6887633aa57d59353d30ca4f</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D33" t="n">
+        <v>554</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>