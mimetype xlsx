--- v0 (2026-04-19)
+++ v1 (2026-09-14)
@@ -410,74 +410,394 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D1"/>
+  <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Région</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Proportion ( en % )</t>
         </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>688119701ccf3da743d8d07a</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D2" t="n">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>688119701ccf3da743d8d07b</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>58.86</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>688119701ccf3da743d8d07c</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>688119701ccf3da743d8d07d</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D5" t="n">
+        <v>76.15000000000001</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>688119701ccf3da743d8d07e</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D6" t="n">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>688119701ccf3da743d8d07f</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D7" t="n">
+        <v>60.58</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>688119701ccf3da743d8d080</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D8" t="n">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>688119701ccf3da743d8d081</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D9" t="n">
+        <v>65.08</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>688119701ccf3da743d8d082</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D10" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>688119701ccf3da743d8d083</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D11" t="n">
+        <v>94.01000000000001</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>688119701ccf3da743d8d084</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D12" t="n">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>688119701ccf3da743d8d085</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D13" t="n">
+        <v>52.12</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>688119701ccf3da743d8d086</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D14" t="n">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>688119701ccf3da743d8d087</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D15" t="n">
+        <v>69.27</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>688119701ccf3da743d8d088</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D16" t="n">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>688119701ccf3da743d8d089</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D17" t="n">
+        <v>64.43000000000001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>