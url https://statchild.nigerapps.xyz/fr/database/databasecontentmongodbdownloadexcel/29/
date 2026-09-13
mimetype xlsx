--- v0 (2026-04-19)
+++ v1 (2026-09-13)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V1"/>
+  <dimension ref="A1:V9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Région</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Ménages</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -527,47 +527,639 @@
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Centres de santé</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Puits effondrés</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Routes</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Lieux de cultes</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Date</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>672315747415d71da2594cdc</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C2" t="n">
+        <v>5812</v>
+      </c>
+      <c r="D2" t="n">
+        <v>39625</v>
+      </c>
+      <c r="E2" t="n">
+        <v>2032</v>
+      </c>
+      <c r="F2" t="n">
+        <v>31</v>
+      </c>
+      <c r="G2" t="n">
+        <v>11</v>
+      </c>
+      <c r="H2" t="n">
+        <v>4689</v>
+      </c>
+      <c r="I2" t="n">
+        <v>1102</v>
+      </c>
+      <c r="J2" t="n">
+        <v>1227.91</v>
+      </c>
+      <c r="K2" t="n">
+        <v>262</v>
+      </c>
+      <c r="L2" t="n">
+        <v>48</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>75</v>
+      </c>
+      <c r="O2" t="n">
+        <v>4.55</v>
+      </c>
+      <c r="P2" t="n">
+        <v>11</v>
+      </c>
+      <c r="Q2" t="n">
+        <v>38</v>
+      </c>
+      <c r="R2" t="n">
+        <v>2</v>
+      </c>
+      <c r="S2" t="n">
+        <v>1117</v>
+      </c>
+      <c r="T2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U2" t="n">
+        <v>3</v>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>10/21/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>672315747415d71da2594cdd</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C3" t="n">
+        <v>12582</v>
+      </c>
+      <c r="D3" t="n">
+        <v>98664</v>
+      </c>
+      <c r="E3" t="n">
+        <v>9060</v>
+      </c>
+      <c r="F3" t="n">
+        <v>900</v>
+      </c>
+      <c r="G3" t="n">
+        <v>8</v>
+      </c>
+      <c r="H3" t="n">
+        <v>1292</v>
+      </c>
+      <c r="I3" t="n">
+        <v>37</v>
+      </c>
+      <c r="J3" t="n">
+        <v>711.27</v>
+      </c>
+      <c r="K3" t="n">
+        <v>627</v>
+      </c>
+      <c r="L3" t="n">
+        <v>606</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>389</v>
+      </c>
+      <c r="O3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P3" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q3" t="n">
+        <v>27</v>
+      </c>
+      <c r="R3" t="n">
+        <v>0</v>
+      </c>
+      <c r="S3" t="n">
+        <v>7</v>
+      </c>
+      <c r="T3" t="n">
+        <v>0</v>
+      </c>
+      <c r="U3" t="n">
+        <v>0</v>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t>10/21/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>672315747415d71da2594cde</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C4" t="n">
+        <v>29775</v>
+      </c>
+      <c r="D4" t="n">
+        <v>213930</v>
+      </c>
+      <c r="E4" t="n">
+        <v>23113</v>
+      </c>
+      <c r="F4" t="n">
+        <v>4017</v>
+      </c>
+      <c r="G4" t="n">
+        <v>25</v>
+      </c>
+      <c r="H4" t="n">
+        <v>865</v>
+      </c>
+      <c r="I4" t="n">
+        <v>85</v>
+      </c>
+      <c r="J4" t="n">
+        <v>2787.052</v>
+      </c>
+      <c r="K4" t="n">
+        <v>191</v>
+      </c>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>202</v>
+      </c>
+      <c r="N4" t="n">
+        <v>58</v>
+      </c>
+      <c r="O4" t="n">
+        <v>507.395</v>
+      </c>
+      <c r="P4" t="n">
+        <v>1</v>
+      </c>
+      <c r="Q4" t="n">
+        <v>50</v>
+      </c>
+      <c r="R4" t="n">
+        <v>2</v>
+      </c>
+      <c r="S4" t="n">
+        <v>7</v>
+      </c>
+      <c r="T4" t="n">
+        <v>0</v>
+      </c>
+      <c r="U4" t="n">
+        <v>29</v>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t>10/21/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>672315747415d71da2594cdf</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C5" t="n">
+        <v>38626</v>
+      </c>
+      <c r="D5" t="n">
+        <v>322564</v>
+      </c>
+      <c r="E5" t="n">
+        <v>41820</v>
+      </c>
+      <c r="F5" t="n">
+        <v>810</v>
+      </c>
+      <c r="G5" t="n">
+        <v>148</v>
+      </c>
+      <c r="H5" t="n">
+        <v>800</v>
+      </c>
+      <c r="I5" t="n">
+        <v>16</v>
+      </c>
+      <c r="J5" t="n">
+        <v>154.54</v>
+      </c>
+      <c r="K5" t="n">
+        <v>8</v>
+      </c>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>13</v>
+      </c>
+      <c r="O5" t="n">
+        <v>0</v>
+      </c>
+      <c r="P5" t="n">
+        <v>8</v>
+      </c>
+      <c r="Q5" t="n">
+        <v>29</v>
+      </c>
+      <c r="R5" t="n">
+        <v>2</v>
+      </c>
+      <c r="S5" t="n">
+        <v>1</v>
+      </c>
+      <c r="T5" t="n">
+        <v>1</v>
+      </c>
+      <c r="U5" t="n">
+        <v>7</v>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t>10/21/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>672315747415d71da2594ce0</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C6" t="n">
+        <v>4063</v>
+      </c>
+      <c r="D6" t="n">
+        <v>31325</v>
+      </c>
+      <c r="E6" t="n">
+        <v>1602</v>
+      </c>
+      <c r="F6" t="n">
+        <v>24</v>
+      </c>
+      <c r="G6" t="n">
+        <v>9</v>
+      </c>
+      <c r="H6" t="n">
+        <v>0</v>
+      </c>
+      <c r="I6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J6" t="n">
+        <v>0</v>
+      </c>
+      <c r="K6" t="n">
+        <v>0</v>
+      </c>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
+      </c>
+      <c r="O6" t="n">
+        <v>0</v>
+      </c>
+      <c r="P6" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q6" t="n">
+        <v>0</v>
+      </c>
+      <c r="R6" t="n">
+        <v>0</v>
+      </c>
+      <c r="S6" t="n">
+        <v>0</v>
+      </c>
+      <c r="T6" t="n">
+        <v>0</v>
+      </c>
+      <c r="U6" t="n">
+        <v>0</v>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t>10/21/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>672315747415d71da2594ce1</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C7" t="n">
+        <v>34515</v>
+      </c>
+      <c r="D7" t="n">
+        <v>234862</v>
+      </c>
+      <c r="E7" t="n">
+        <v>26004</v>
+      </c>
+      <c r="F7" t="n">
+        <v>252</v>
+      </c>
+      <c r="G7" t="n">
+        <v>105</v>
+      </c>
+      <c r="H7" t="n">
+        <v>9917</v>
+      </c>
+      <c r="I7" t="n">
+        <v>111</v>
+      </c>
+      <c r="J7" t="n">
+        <v>154.95</v>
+      </c>
+      <c r="K7" t="n">
+        <v>103</v>
+      </c>
+      <c r="L7" t="n">
+        <v>228</v>
+      </c>
+      <c r="M7" t="n">
+        <v>4024</v>
+      </c>
+      <c r="N7" t="n">
+        <v>469</v>
+      </c>
+      <c r="O7" t="n">
+        <v>0</v>
+      </c>
+      <c r="P7" t="n">
+        <v>4</v>
+      </c>
+      <c r="Q7" t="n">
+        <v>44</v>
+      </c>
+      <c r="R7" t="n">
+        <v>0</v>
+      </c>
+      <c r="S7" t="n">
+        <v>0</v>
+      </c>
+      <c r="T7" t="n">
+        <v>0</v>
+      </c>
+      <c r="U7" t="n">
+        <v>19</v>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t>10/21/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>672315747415d71da2594ce2</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>TILLABERI</t>
+        </is>
+      </c>
+      <c r="C8" t="n">
+        <v>38007</v>
+      </c>
+      <c r="D8" t="n">
+        <v>253319</v>
+      </c>
+      <c r="E8" t="n">
+        <v>15542</v>
+      </c>
+      <c r="F8" t="n">
+        <v>557</v>
+      </c>
+      <c r="G8" t="n">
+        <v>70</v>
+      </c>
+      <c r="H8" t="n">
+        <v>3387</v>
+      </c>
+      <c r="I8" t="n">
+        <v>558</v>
+      </c>
+      <c r="J8" t="n">
+        <v>18936.47</v>
+      </c>
+      <c r="K8" t="n">
+        <v>529</v>
+      </c>
+      <c r="L8" t="n">
+        <v>242</v>
+      </c>
+      <c r="M8" t="n">
+        <v>273</v>
+      </c>
+      <c r="N8" t="n">
+        <v>49</v>
+      </c>
+      <c r="O8" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="P8" t="n">
+        <v>18</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>43</v>
+      </c>
+      <c r="R8" t="n">
+        <v>1</v>
+      </c>
+      <c r="S8" t="n">
+        <v>4</v>
+      </c>
+      <c r="T8" t="n">
+        <v>1</v>
+      </c>
+      <c r="U8" t="n">
+        <v>26</v>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t>10/21/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>672315747415d71da2594ce3</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C9" t="n">
+        <v>39274</v>
+      </c>
+      <c r="D9" t="n">
+        <v>287441</v>
+      </c>
+      <c r="E9" t="n">
+        <v>36536</v>
+      </c>
+      <c r="F9" t="n">
+        <v>183</v>
+      </c>
+      <c r="G9" t="n">
+        <v>19</v>
+      </c>
+      <c r="H9" t="n">
+        <v>7627</v>
+      </c>
+      <c r="I9" t="n">
+        <v>875</v>
+      </c>
+      <c r="J9" t="n">
+        <v>994.26</v>
+      </c>
+      <c r="K9" t="n">
+        <v>195</v>
+      </c>
+      <c r="L9" t="n">
+        <v>9</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>1</v>
+      </c>
+      <c r="O9" t="n">
+        <v>0</v>
+      </c>
+      <c r="P9" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>11</v>
+      </c>
+      <c r="R9" t="n">
+        <v>1</v>
+      </c>
+      <c r="S9" t="n">
+        <v>1</v>
+      </c>
+      <c r="T9" t="n">
+        <v>0</v>
+      </c>
+      <c r="U9" t="n">
+        <v>3</v>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t>10/21/2024</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>