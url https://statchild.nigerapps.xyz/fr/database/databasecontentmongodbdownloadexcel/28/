--- v0 (2026-04-19)
+++ v1 (2026-09-13)
@@ -410,89 +410,1970 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:G58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Région</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Ménages</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Personnes</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Date</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594ce6</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Diffa</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Bosso</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bosso</t>
+        </is>
+      </c>
+      <c r="E2" t="n">
+        <v>1331</v>
+      </c>
+      <c r="F2" t="n">
+        <v>6281</v>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594ce7</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Diffa</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Bosso</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Toumour</t>
+        </is>
+      </c>
+      <c r="E3" t="n">
+        <v>975</v>
+      </c>
+      <c r="F3" t="n">
+        <v>3883</v>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594ce8</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Diffa</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Diffa</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Chetimari</t>
+        </is>
+      </c>
+      <c r="E4" t="n">
+        <v>3439</v>
+      </c>
+      <c r="F4" t="n">
+        <v>20658</v>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594ce9</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Diffa</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Diffa</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Diffa</t>
+        </is>
+      </c>
+      <c r="E5" t="n">
+        <v>16735</v>
+      </c>
+      <c r="F5" t="n">
+        <v>57886</v>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594cea</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Diffa</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Diffa</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Gueskerou</t>
+        </is>
+      </c>
+      <c r="E6" t="n">
+        <v>2256</v>
+      </c>
+      <c r="F6" t="n">
+        <v>11571</v>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594ceb</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Diffa</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Goudoumaria</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Goudoumaria</t>
+        </is>
+      </c>
+      <c r="E7" t="n">
+        <v>33</v>
+      </c>
+      <c r="F7" t="n">
+        <v>165</v>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594cec</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Diffa</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Maine-Soroa</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Foulatari</t>
+        </is>
+      </c>
+      <c r="E8" t="n">
+        <v>118</v>
+      </c>
+      <c r="F8" t="n">
+        <v>590</v>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594ced</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Diffa</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Maine-Soroa</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Maine-Soroa</t>
+        </is>
+      </c>
+      <c r="E9" t="n">
+        <v>3225</v>
+      </c>
+      <c r="F9" t="n">
+        <v>18603</v>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594cee</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Diffa</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Maine-Soroa</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>N'Guel Beyli</t>
+        </is>
+      </c>
+      <c r="E10" t="n">
+        <v>15</v>
+      </c>
+      <c r="F10" t="n">
+        <v>75</v>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594cef</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Diffa</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>N'Gourti</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>N'Gourti</t>
+        </is>
+      </c>
+      <c r="E11" t="n">
+        <v>45</v>
+      </c>
+      <c r="F11" t="n">
+        <v>225</v>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594cf0</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Diffa</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>N'Guigmi</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Kablewa</t>
+        </is>
+      </c>
+      <c r="E12" t="n">
+        <v>3580</v>
+      </c>
+      <c r="F12" t="n">
+        <v>14716</v>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594cf1</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Diffa</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>N'Guigmi</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>N'Guigmi</t>
+        </is>
+      </c>
+      <c r="E13" t="n">
+        <v>8296</v>
+      </c>
+      <c r="F13" t="n">
+        <v>34968</v>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594cf2</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Maradi</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Guidan Roumdji</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Tibiri</t>
+        </is>
+      </c>
+      <c r="E14" t="n">
+        <v>502</v>
+      </c>
+      <c r="F14" t="n">
+        <v>4660</v>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594cf3</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Maradi</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Guidan Roumdji</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Guidan Roumdji</t>
+        </is>
+      </c>
+      <c r="E15" t="n">
+        <v>456</v>
+      </c>
+      <c r="F15" t="n">
+        <v>3437</v>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594cf4</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Maradi</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>Guidan Roumdji</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Guidan Sori</t>
+        </is>
+      </c>
+      <c r="E16" t="n">
+        <v>316</v>
+      </c>
+      <c r="F16" t="n">
+        <v>2959</v>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594cf5</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Maradi</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>Madarounfa</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gabi </t>
+        </is>
+      </c>
+      <c r="E17" t="n">
+        <v>429</v>
+      </c>
+      <c r="F17" t="n">
+        <v>3507</v>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594cf6</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Maradi</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>Madarounfa</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Serkin Yamma</t>
+        </is>
+      </c>
+      <c r="E18" t="n">
+        <v>178</v>
+      </c>
+      <c r="F18" t="n">
+        <v>1319</v>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594cf7</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Maradi</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Madarounfa</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Dan Issa</t>
+        </is>
+      </c>
+      <c r="E19" t="n">
+        <v>48</v>
+      </c>
+      <c r="F19" t="n">
+        <v>425</v>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594cf8</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>Niamey</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Niamey</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Commune 5</t>
+        </is>
+      </c>
+      <c r="E20" t="n">
+        <v>1092</v>
+      </c>
+      <c r="F20" t="n">
+        <v>4917</v>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594cf9</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Tahoua</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>Bagaroua</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Bagaroua</t>
+        </is>
+      </c>
+      <c r="E21" t="n">
+        <v>682</v>
+      </c>
+      <c r="F21" t="n">
+        <v>5257</v>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594cfa</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Tahoua</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>Madaoua</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Bangui</t>
+        </is>
+      </c>
+      <c r="E22" t="n">
+        <v>460</v>
+      </c>
+      <c r="F22" t="n">
+        <v>4345</v>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594cfb</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Tahoua</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>Tassara</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Tassara</t>
+        </is>
+      </c>
+      <c r="E23" t="n">
+        <v>3192</v>
+      </c>
+      <c r="F23" t="n">
+        <v>19651</v>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594cfc</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Tahoua</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>Tchintabaraden</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Tchintabaraden</t>
+        </is>
+      </c>
+      <c r="E24" t="n">
+        <v>577</v>
+      </c>
+      <c r="F24" t="n">
+        <v>4378</v>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594cfd</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Tahoua</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Tillia</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Tillia</t>
+        </is>
+      </c>
+      <c r="E25" t="n">
+        <v>5540</v>
+      </c>
+      <c r="F25" t="n">
+        <v>39160</v>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594cfe</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Tahoua</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Tahoua</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Takanamatt</t>
+        </is>
+      </c>
+      <c r="E26" t="n">
+        <v>562</v>
+      </c>
+      <c r="F26" t="n">
+        <v>3701</v>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594cff</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Tahoua</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Tahoua</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Arr. Communal 2</t>
+        </is>
+      </c>
+      <c r="E27" t="n">
+        <v>95</v>
+      </c>
+      <c r="F27" t="n">
+        <v>472</v>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d00</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Tahoua</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Tahoua</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Arr. Communal 1</t>
+        </is>
+      </c>
+      <c r="E28" t="n">
+        <v>62</v>
+      </c>
+      <c r="F28" t="n">
+        <v>239</v>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d01</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Abala</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Abala</t>
+        </is>
+      </c>
+      <c r="E29" t="n">
+        <v>2404</v>
+      </c>
+      <c r="F29" t="n">
+        <v>17974</v>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d02</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Abala</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Sanam</t>
+        </is>
+      </c>
+      <c r="E30" t="n">
+        <v>203</v>
+      </c>
+      <c r="F30" t="n">
+        <v>1373</v>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d03</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Ayerou</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Ayerou</t>
+        </is>
+      </c>
+      <c r="E31" t="n">
+        <v>4351</v>
+      </c>
+      <c r="F31" t="n">
+        <v>24962</v>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d04</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Balleyara</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Tagazar</t>
+        </is>
+      </c>
+      <c r="E32" t="n">
+        <v>501</v>
+      </c>
+      <c r="F32" t="n">
+        <v>3098</v>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d05</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Banibangou</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Banibangou</t>
+        </is>
+      </c>
+      <c r="E33" t="n">
+        <v>1531</v>
+      </c>
+      <c r="F33" t="n">
+        <v>11425</v>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d06</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Bankilaré</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Bankilaré</t>
+        </is>
+      </c>
+      <c r="E34" t="n">
+        <v>507</v>
+      </c>
+      <c r="F34" t="n">
+        <v>3439</v>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d07</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Filingué</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Filingué</t>
+        </is>
+      </c>
+      <c r="E35" t="n">
+        <v>1517</v>
+      </c>
+      <c r="F35" t="n">
+        <v>9438</v>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d08</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Gotheye</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Dargol</t>
+        </is>
+      </c>
+      <c r="E36" t="n">
+        <v>1698</v>
+      </c>
+      <c r="F36" t="n">
+        <v>11414</v>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d09</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Gotheye</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Gotheye</t>
+        </is>
+      </c>
+      <c r="E37" t="n">
+        <v>1744</v>
+      </c>
+      <c r="F37" t="n">
+        <v>10454</v>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d0a</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Kollo</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Bitinkodji</t>
+        </is>
+      </c>
+      <c r="E38" t="n">
+        <v>32</v>
+      </c>
+      <c r="F38" t="n">
+        <v>227</v>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d0b</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Kollo</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Karma</t>
+        </is>
+      </c>
+      <c r="E39" t="n">
+        <v>15</v>
+      </c>
+      <c r="F39" t="n">
+        <v>107</v>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d0c</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Ouallam</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Ouallam</t>
+        </is>
+      </c>
+      <c r="E40" t="n">
+        <v>845</v>
+      </c>
+      <c r="F40" t="n">
+        <v>5868</v>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d0d</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Ouallam</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>Tondikiwindi</t>
+        </is>
+      </c>
+      <c r="E41" t="n">
+        <v>576</v>
+      </c>
+      <c r="F41" t="n">
+        <v>4729</v>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d0e</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Tera</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Tera</t>
+        </is>
+      </c>
+      <c r="E42" t="n">
+        <v>5853</v>
+      </c>
+      <c r="F42" t="n">
+        <v>37456</v>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d0f</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Anzourou</t>
+        </is>
+      </c>
+      <c r="E43" t="n">
+        <v>160</v>
+      </c>
+      <c r="F43" t="n">
+        <v>960</v>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d10</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Bibiyergou</t>
+        </is>
+      </c>
+      <c r="E44" t="n">
+        <v>358</v>
+      </c>
+      <c r="F44" t="n">
+        <v>2467</v>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d11</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Dessa</t>
+        </is>
+      </c>
+      <c r="E45" t="n">
+        <v>3206</v>
+      </c>
+      <c r="F45" t="n">
+        <v>16193</v>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d12</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Sakoira</t>
+        </is>
+      </c>
+      <c r="E46" t="n">
+        <v>493</v>
+      </c>
+      <c r="F46" t="n">
+        <v>3401</v>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d13</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="E47" t="n">
+        <v>318</v>
+      </c>
+      <c r="F47" t="n">
+        <v>1788</v>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d14</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Torodi</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Makalondi</t>
+        </is>
+      </c>
+      <c r="E48" t="n">
+        <v>2862</v>
+      </c>
+      <c r="F48" t="n">
+        <v>19189</v>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d15</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Torodi</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Torodi</t>
+        </is>
+      </c>
+      <c r="E49" t="n">
+        <v>4404</v>
+      </c>
+      <c r="F49" t="n">
+        <v>27986</v>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d16</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Say</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Ouro Gueladio</t>
+        </is>
+      </c>
+      <c r="E50" t="n">
+        <v>1107</v>
+      </c>
+      <c r="F50" t="n">
+        <v>8119</v>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d17</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Say</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Tamou</t>
+        </is>
+      </c>
+      <c r="E51" t="n">
+        <v>219</v>
+      </c>
+      <c r="F51" t="n">
+        <v>1518</v>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d18</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Tillabéri</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Say</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Say</t>
+        </is>
+      </c>
+      <c r="E52" t="n">
+        <v>105</v>
+      </c>
+      <c r="F52" t="n">
+        <v>365</v>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d19</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Dosso</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Gaya</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Tounouga</t>
+        </is>
+      </c>
+      <c r="E53" t="n">
+        <v>330</v>
+      </c>
+      <c r="F53" t="n">
+        <v>2159</v>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d1a</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Dosso</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Gaya</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Gaya</t>
+        </is>
+      </c>
+      <c r="E54" t="n">
+        <v>148</v>
+      </c>
+      <c r="F54" t="n">
+        <v>738</v>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d1b</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Dosso</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Dogondoutchi</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Dan Kassari</t>
+        </is>
+      </c>
+      <c r="E55" t="n">
+        <v>206</v>
+      </c>
+      <c r="F55" t="n">
+        <v>2028</v>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d1c</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Dosso</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Falmey</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Falmey</t>
+        </is>
+      </c>
+      <c r="E56" t="n">
+        <v>106</v>
+      </c>
+      <c r="F56" t="n">
+        <v>750</v>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d1d</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Dosso</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Boboye</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Fankara</t>
+        </is>
+      </c>
+      <c r="E57" t="n">
+        <v>9</v>
+      </c>
+      <c r="F57" t="n">
+        <v>44</v>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>672317067415d71da2594d1e</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Dosso</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Dosso</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Dosso</t>
+        </is>
+      </c>
+      <c r="E58" t="n">
+        <v>2</v>
+      </c>
+      <c r="F58" t="n">
+        <v>28</v>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>