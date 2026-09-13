--- v0 (2026-04-19)
+++ v1 (2026-09-13)
@@ -410,89 +410,332 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>A completer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Région</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Insuffisance pondérale (0 à 23 mois)</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Insuffisance pondérale sévère (0 à 23 mois)</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Insuffisance pondérale (24 à 59 mois)</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Insuffisance pondérale sévère (24 à 59 mois)</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>6565f80fa03ed67d7fee9a19</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>AGADEZ</t>
+        </is>
+      </c>
+      <c r="C2" t="n">
+        <v>2022</v>
+      </c>
+      <c r="D2" t="n">
+        <v>34.5</v>
+      </c>
+      <c r="E2" t="n">
+        <v>14</v>
+      </c>
+      <c r="F2" t="n">
+        <v>24.8</v>
+      </c>
+      <c r="G2" t="n">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>6565f80fa03ed67d7fee9a1a</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>DIFFA</t>
+        </is>
+      </c>
+      <c r="C3" t="n">
+        <v>2022</v>
+      </c>
+      <c r="D3" t="n">
+        <v>32.2</v>
+      </c>
+      <c r="E3" t="n">
+        <v>9.300000000000001</v>
+      </c>
+      <c r="F3" t="n">
+        <v>29</v>
+      </c>
+      <c r="G3" t="n">
+        <v>8.6</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>6565f80fa03ed67d7fee9a1b</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>DOSSO</t>
+        </is>
+      </c>
+      <c r="C4" t="n">
+        <v>2022</v>
+      </c>
+      <c r="D4" t="n">
+        <v>25.2</v>
+      </c>
+      <c r="E4" t="n">
+        <v>8.699999999999999</v>
+      </c>
+      <c r="F4" t="n">
+        <v>29.3</v>
+      </c>
+      <c r="G4" t="n">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>6565f80fa03ed67d7fee9a1c</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>MARADI</t>
+        </is>
+      </c>
+      <c r="C5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="D5" t="n">
+        <v>46.2</v>
+      </c>
+      <c r="E5" t="n">
+        <v>19.4</v>
+      </c>
+      <c r="F5" t="n">
+        <v>46.8</v>
+      </c>
+      <c r="G5" t="n">
+        <v>16.1</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>6565f80fa03ed67d7fee9a1d</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>TAHOUA</t>
+        </is>
+      </c>
+      <c r="C6" t="n">
+        <v>2022</v>
+      </c>
+      <c r="D6" t="n">
+        <v>33.9</v>
+      </c>
+      <c r="E6" t="n">
+        <v>12.6</v>
+      </c>
+      <c r="F6" t="n">
+        <v>27.5</v>
+      </c>
+      <c r="G6" t="n">
+        <v>5.1</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>6565f80fa03ed67d7fee9a1e</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>TILLABERY</t>
+        </is>
+      </c>
+      <c r="C7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="D7" t="n">
+        <v>32.6</v>
+      </c>
+      <c r="E7" t="n">
+        <v>8.5</v>
+      </c>
+      <c r="F7" t="n">
+        <v>30.2</v>
+      </c>
+      <c r="G7" t="n">
+        <v>10.4</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>6565f80fa03ed67d7fee9a1f</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>ZINDER</t>
+        </is>
+      </c>
+      <c r="C8" t="n">
+        <v>2022</v>
+      </c>
+      <c r="D8" t="n">
+        <v>31.7</v>
+      </c>
+      <c r="E8" t="n">
+        <v>12.9</v>
+      </c>
+      <c r="F8" t="n">
+        <v>35.1</v>
+      </c>
+      <c r="G8" t="n">
+        <v>13.8</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>6565f80fa03ed67d7fee9a20</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>NIAMEY</t>
+        </is>
+      </c>
+      <c r="C9" t="n">
+        <v>2022</v>
+      </c>
+      <c r="D9" t="n">
+        <v>19.1</v>
+      </c>
+      <c r="E9" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="F9" t="n">
+        <v>12.8</v>
+      </c>
+      <c r="G9" t="n">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>6565f80fa03ed67d7fee9a21</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>NATIONAL</t>
+        </is>
+      </c>
+      <c r="C10" t="n">
+        <v>2022</v>
+      </c>
+      <c r="D10" t="n">
+        <v>34.6</v>
+      </c>
+      <c r="E10" t="n">
+        <v>13.1</v>
+      </c>
+      <c r="F10" t="n">
+        <v>33.1</v>
+      </c>
+      <c r="G10" t="n">
+        <v>10.4</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>